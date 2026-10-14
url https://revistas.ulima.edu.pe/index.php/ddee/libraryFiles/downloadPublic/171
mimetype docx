--- v0 (2026-01-11)
+++ v1 (2026-10-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="2D34463B" w14:textId="71D6BFA5" w:rsidR="001B1947" w:rsidRDefault="00B81C77" w:rsidP="00670874">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Article</w:t>
       </w:r>
@@ -188,109 +188,187 @@
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ADD THE SAME INFORMATION BELOW IF THERE ARE MORE AUTHORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40167FCD" w14:textId="77777777" w:rsidR="00B81C77" w:rsidRPr="00B81C77" w:rsidRDefault="00B81C77" w:rsidP="00B81C77">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53069EA9" w14:textId="61D358CA" w:rsidR="002A7852" w:rsidRDefault="00B81C77" w:rsidP="00E76EC2">
+    <w:p w14:paraId="04022DC7" w14:textId="5ED7F341" w:rsidR="00B81C77" w:rsidRPr="009542BE" w:rsidRDefault="00B81C77" w:rsidP="00E76EC2">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Received: day of the month of the year / Accepted: day of the </w:t>
+        <w:t xml:space="preserve">Received: day of the month of the year / Accepted: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>day</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>month</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>year</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="53EAF2A4" w14:textId="382087CD" w:rsidR="00E76EC2" w:rsidRPr="009542BE" w:rsidRDefault="00E76EC2" w:rsidP="00E76EC2">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009542BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">doi: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="700EB4C2" w14:textId="282A13A3" w:rsidR="00DA01C9" w:rsidRPr="009542BE" w:rsidRDefault="00E76EC2" w:rsidP="00670874">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
@@ -2908,51 +2986,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>paragraph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>paragraph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>paragraph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
@@ -3103,50 +3180,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2343D27A" w14:textId="524F3B7B" w:rsidR="001B1947" w:rsidRPr="00B81C77" w:rsidRDefault="00B81C77" w:rsidP="00B81C77">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Paragraph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>paragraph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
@@ -4114,62 +4192,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78779F3F" w14:textId="6F56B0C0" w:rsidR="001B1947" w:rsidRPr="00C45345" w:rsidRDefault="00BA75D7" w:rsidP="006B55BA">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>SECTION NAME</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">SECTION NAME </w:t>
       </w:r>
       <w:r w:rsidR="00E76EC2" w:rsidRPr="00C45345">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4821491E" w14:textId="3BB88E9F" w:rsidR="00B81C77" w:rsidRPr="00B81C77" w:rsidRDefault="00B81C77" w:rsidP="00B81C77">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
@@ -6164,62 +6231,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71776229" w14:textId="2CB1B48E" w:rsidR="001B1947" w:rsidRPr="00C45345" w:rsidRDefault="00BA75D7" w:rsidP="006B55BA">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>SECTION NAME</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">SECTION NAME </w:t>
       </w:r>
       <w:r w:rsidR="00641818" w:rsidRPr="00C45345">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22ED1B6F" w14:textId="77777777" w:rsidR="00B81C77" w:rsidRPr="00B81C77" w:rsidRDefault="00B81C77" w:rsidP="00B81C77">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
@@ -6849,51 +6905,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>paragraph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>paragraph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>paragraph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
@@ -7206,50 +7261,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7D4224CC" w14:textId="77777777" w:rsidR="00B81C77" w:rsidRPr="00B81C77" w:rsidRDefault="00B81C77" w:rsidP="00B81C77">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Paragraph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>paragraph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
@@ -8217,62 +8273,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="083CA429" w14:textId="5E238612" w:rsidR="001B1947" w:rsidRPr="00C45345" w:rsidRDefault="00BA75D7" w:rsidP="006B55BA">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>SECTION NAME</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">SECTION NAME </w:t>
       </w:r>
       <w:r w:rsidR="00641818" w:rsidRPr="00C45345">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794FEC20" w14:textId="77777777" w:rsidR="00B81C77" w:rsidRPr="00B81C77" w:rsidRDefault="00B81C77" w:rsidP="00B81C77">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
@@ -10342,893 +10387,884 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>TABLE</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> HERE]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7580CAB5" w14:textId="77777777" w:rsidR="00B81C77" w:rsidRPr="00B81C77" w:rsidRDefault="00B81C77" w:rsidP="00B81C77">
+    <w:p w14:paraId="7580CAB5" w14:textId="1FE6568E" w:rsidR="00B81C77" w:rsidRPr="00B81C77" w:rsidRDefault="00B81C77" w:rsidP="00B81C77">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00617222">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Elaborated</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> by the authors with data from...</w:t>
+        <w:t>Adapted from…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B5A423" w14:textId="77777777" w:rsidR="00B81C77" w:rsidRPr="00B81C77" w:rsidRDefault="00B81C77" w:rsidP="00B81C77">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">Paragraph </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Paragraph </w:t>
-[...768 lines deleted...]
-        </w:rPr>
         <w:t>paragraph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>paragraph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
@@ -11449,98 +11485,89 @@
         </w:rPr>
         <w:t>Name of the figure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E1F037" w14:textId="77777777" w:rsidR="00B81C77" w:rsidRPr="00B81C77" w:rsidRDefault="00B81C77" w:rsidP="00B81C77">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[FIGURE HERE]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BC8F70" w14:textId="624D52DB" w:rsidR="00B81C77" w:rsidRPr="00B81C77" w:rsidRDefault="00B81C77" w:rsidP="00B81C77">
+    <w:p w14:paraId="66BC8F70" w14:textId="769604AF" w:rsidR="00B81C77" w:rsidRPr="00B81C77" w:rsidRDefault="00B81C77" w:rsidP="00B81C77">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00617222">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Elaborated</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> by the authors with data from...</w:t>
+        <w:t>Adapted from…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0466BF71" w14:textId="77777777" w:rsidR="00B81C77" w:rsidRPr="00B81C77" w:rsidRDefault="00B81C77" w:rsidP="00B81C77">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Paragraph </w:t>
@@ -14229,51 +14256,50 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>paragraph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>paragraph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>paragraph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -14467,264 +14493,260 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="77164A6C" w14:textId="695B807F" w:rsidR="006C3AF6" w:rsidRPr="00B81C77" w:rsidRDefault="00B81C77" w:rsidP="00B81C77">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Author's name and surname: role 1, role 2, role 3, role 4, role 5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="765D65DE" w14:textId="77777777" w:rsidR="00B81C77" w:rsidRPr="00B81C77" w:rsidRDefault="00B81C77" w:rsidP="00B81C77">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B4BA493" w14:textId="0B9975F6" w:rsidR="006C545E" w:rsidRDefault="00641818" w:rsidP="006B55BA">
+    <w:p w14:paraId="5B4BA493" w14:textId="4CD33CFF" w:rsidR="006C545E" w:rsidRDefault="00345FED" w:rsidP="006B55BA">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009542BE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>REFERENCIAS</w:t>
+        <w:t>REFERENCES (APA 2020)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FC9B79" w14:textId="77777777" w:rsidR="00BA75D7" w:rsidRPr="00BA75D7" w:rsidRDefault="00BA75D7" w:rsidP="00BA75D7">
+    <w:p w14:paraId="40FC9B79" w14:textId="23F32778" w:rsidR="00BA75D7" w:rsidRPr="00BA75D7" w:rsidRDefault="00BA75D7" w:rsidP="00BA75D7">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Surname, N. (Year). Title of the journal article. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Journal Name, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Journal Name, Volume</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Number), xx-xx. </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Number), xx-xx. </w:t>
+      </w:r>
+      <w:r w:rsidR="00772678" w:rsidRPr="00772678">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Link of DOI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E548D9" w14:textId="77777777" w:rsidR="00BA75D7" w:rsidRPr="00BA75D7" w:rsidRDefault="00BA75D7" w:rsidP="00BA75D7">
+    <w:p w14:paraId="35E548D9" w14:textId="004A9471" w:rsidR="00BA75D7" w:rsidRPr="00BA75D7" w:rsidRDefault="00BA75D7" w:rsidP="00BA75D7">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Surname1, N1., &amp; Surname2, N2. Title of the journal article. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Journal Name, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Journal Name, Volume</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...24 lines deleted...]
-        <w:t>Number), xx-xx.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Number), xx-xx.</w:t>
+      </w:r>
+      <w:r w:rsidR="00772678">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00772678" w:rsidRPr="00772678">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Link of DOI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38288925" w14:textId="77777777" w:rsidR="00BA75D7" w:rsidRPr="00BA75D7" w:rsidRDefault="00BA75D7" w:rsidP="00BA75D7">
+    <w:p w14:paraId="38288925" w14:textId="482D62A1" w:rsidR="00BA75D7" w:rsidRPr="00BA75D7" w:rsidRDefault="00BA75D7" w:rsidP="00BA75D7">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Surname, N. (Year). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title of Book</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Publisher. </w:t>
       </w:r>
+      <w:r w:rsidR="00772678" w:rsidRPr="00772678">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Link of DOI</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="062221E4" w14:textId="2E4AAD26" w:rsidR="00BA75D7" w:rsidRPr="00BA75D7" w:rsidRDefault="00BA75D7" w:rsidP="00BA75D7">
+    <w:p w14:paraId="062221E4" w14:textId="419743F1" w:rsidR="00BA75D7" w:rsidRPr="00BA75D7" w:rsidRDefault="00BA75D7" w:rsidP="00BA75D7">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Surname, N. (Year). Title of article in book. In N. Surname (Ed.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -14740,135 +14762,192 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. xx</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xx). Publisher.</w:t>
       </w:r>
+      <w:r w:rsidR="00772678">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00772678" w:rsidRPr="00772678">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Link of DOI</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="667AEC50" w14:textId="77777777" w:rsidR="00BA75D7" w:rsidRPr="00BA75D7" w:rsidRDefault="00BA75D7" w:rsidP="00BA75D7">
+    <w:p w14:paraId="667AEC50" w14:textId="6A28FFBB" w:rsidR="00BA75D7" w:rsidRPr="00BA75D7" w:rsidRDefault="00BA75D7" w:rsidP="00BA75D7">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Surname1, N1., &amp; Surname2, N2. (Year). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Working Paper Title.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Name of Working Paper Series No. Number]. Institution.</w:t>
       </w:r>
+      <w:r w:rsidR="00772678">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00772678" w:rsidRPr="00772678">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Link of DOI</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="14C893A7" w14:textId="77777777" w:rsidR="00BA75D7" w:rsidRPr="00BA75D7" w:rsidRDefault="00BA75D7" w:rsidP="00BA75D7">
+    <w:p w14:paraId="14C893A7" w14:textId="6C1D3A3E" w:rsidR="00BA75D7" w:rsidRPr="00BA75D7" w:rsidRDefault="00BA75D7" w:rsidP="00BA75D7">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Surname, N. (Year). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title of thesis</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Thesis of ...]. Name of University.</w:t>
+      </w:r>
+      <w:r w:rsidR="00772678">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00772678" w:rsidRPr="00772678">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Link of DOI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DD5384B" w14:textId="232266B7" w:rsidR="00BA75D7" w:rsidRPr="00BA75D7" w:rsidRDefault="00BA75D7" w:rsidP="00BA75D7">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Institution (Year). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA75D7">
@@ -14877,61 +14956,51 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Name of the database</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...9 lines deleted...]
-        <w:t>atabase link</w:t>
+        <w:t>Database link</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7027380F" w14:textId="44077F1B" w:rsidR="00DF1903" w:rsidRPr="00BA75D7" w:rsidRDefault="00BA75D7" w:rsidP="00BA75D7">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Software (Year). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA75D7">
@@ -14961,140 +15030,128 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Code</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA75D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> lin</w:t>
+      </w:r>
       <w:r w:rsidR="00F11791" w:rsidRPr="009542BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DF1903" w:rsidRPr="00BA75D7" w:rsidSect="002A7852">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21EFAD89" w14:textId="77777777" w:rsidR="001B5E69" w:rsidRDefault="001B5E69" w:rsidP="00DA01C9">
+    <w:p w14:paraId="72D486CD" w14:textId="77777777" w:rsidR="00773E10" w:rsidRDefault="00773E10" w:rsidP="00DA01C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10C6DB92" w14:textId="77777777" w:rsidR="001B5E69" w:rsidRDefault="001B5E69" w:rsidP="00DA01C9">
+    <w:p w14:paraId="7D49D8E0" w14:textId="77777777" w:rsidR="00773E10" w:rsidRDefault="00773E10" w:rsidP="00DA01C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="220A83AD" w14:textId="37B0849D" w:rsidR="002A7852" w:rsidRPr="002A7852" w:rsidRDefault="002A7852" w:rsidP="002A7852">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C45345">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Desafíos</w:t>
     </w:r>
     <w:r w:rsidR="00C45345" w:rsidRPr="00C45345">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
@@ -15127,195 +15184,201 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">, pp. </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>xx-xx</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AAACE67" w14:textId="77777777" w:rsidR="001B5E69" w:rsidRDefault="001B5E69" w:rsidP="00DA01C9">
+    <w:p w14:paraId="284C421D" w14:textId="77777777" w:rsidR="00773E10" w:rsidRDefault="00773E10" w:rsidP="00DA01C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01EF4977" w14:textId="77777777" w:rsidR="001B5E69" w:rsidRDefault="001B5E69" w:rsidP="00DA01C9">
+    <w:p w14:paraId="2A74A6AA" w14:textId="77777777" w:rsidR="00773E10" w:rsidRDefault="00773E10" w:rsidP="00DA01C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="369D5783" w14:textId="63F432B4" w:rsidR="00B91A9F" w:rsidRPr="002A7852" w:rsidRDefault="00B91A9F" w:rsidP="004B0189">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B1947"/>
     <w:rsid w:val="00007808"/>
     <w:rsid w:val="00091676"/>
     <w:rsid w:val="00133377"/>
     <w:rsid w:val="001B1947"/>
     <w:rsid w:val="001B5E69"/>
     <w:rsid w:val="001F4B73"/>
     <w:rsid w:val="002A46ED"/>
     <w:rsid w:val="002A7852"/>
     <w:rsid w:val="002B4B0B"/>
     <w:rsid w:val="002C50BE"/>
     <w:rsid w:val="00340373"/>
+    <w:rsid w:val="00345FED"/>
     <w:rsid w:val="004A6EFA"/>
     <w:rsid w:val="004B0189"/>
     <w:rsid w:val="004D2293"/>
     <w:rsid w:val="005607EF"/>
     <w:rsid w:val="005F05B9"/>
     <w:rsid w:val="006049D1"/>
+    <w:rsid w:val="00617222"/>
     <w:rsid w:val="00641818"/>
     <w:rsid w:val="00670874"/>
     <w:rsid w:val="006B55BA"/>
     <w:rsid w:val="006C3AF6"/>
     <w:rsid w:val="006C545E"/>
     <w:rsid w:val="006D3B69"/>
     <w:rsid w:val="006E107C"/>
     <w:rsid w:val="00713D99"/>
+    <w:rsid w:val="00772678"/>
+    <w:rsid w:val="00773E10"/>
     <w:rsid w:val="00851649"/>
+    <w:rsid w:val="00917506"/>
     <w:rsid w:val="009304D4"/>
     <w:rsid w:val="009542BE"/>
     <w:rsid w:val="00975387"/>
     <w:rsid w:val="00990D9B"/>
     <w:rsid w:val="00993846"/>
     <w:rsid w:val="009A0494"/>
     <w:rsid w:val="009E1561"/>
     <w:rsid w:val="00A425A0"/>
     <w:rsid w:val="00A64AE3"/>
     <w:rsid w:val="00A64C91"/>
     <w:rsid w:val="00AF13E6"/>
+    <w:rsid w:val="00B066DC"/>
     <w:rsid w:val="00B81C77"/>
     <w:rsid w:val="00B85FA1"/>
     <w:rsid w:val="00B91A9F"/>
     <w:rsid w:val="00BA75D7"/>
     <w:rsid w:val="00BF1339"/>
     <w:rsid w:val="00C45345"/>
     <w:rsid w:val="00DA01C9"/>
     <w:rsid w:val="00DF1903"/>
     <w:rsid w:val="00E76EC2"/>
     <w:rsid w:val="00EC7434"/>
     <w:rsid w:val="00F11791"/>
     <w:rsid w:val="00F36B42"/>
     <w:rsid w:val="00FA3293"/>
     <w:rsid w:val="00FC52D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-PE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6FDF80EA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C3BE64C5-E613-4591-AFCF-5ED76BD092FF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-PE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -15401,98 +15464,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -16204,69 +16270,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{419ABBCC-079A-48D8-B1AC-4EFA9A8BFB21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1186</Words>
-  <Characters>6761</Characters>
+  <Words>1225</Words>
+  <Characters>6741</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>56</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7932</CharactersWithSpaces>
+  <CharactersWithSpaces>7951</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andrea</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>